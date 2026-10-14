--- v0 (2026-08-28)
+++ v1 (2026-10-14)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476921248" r:id="rId1"/>
+    <p:sldLayoutId id="2480987495" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -509,51 +509,51 @@
           <a:bodyPr anchorCtr="1" rtlCol="0" vertOverflow="clip" vert="horz" bIns="38100" lIns="57150" rIns="57150" tIns="38100">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[O Hear Our Prayer O Lord Our God]]></a:t>
+              <a:t><![CDATA[O Hear Our Prayer, O Lord Our God]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2228850"/>
             <a:ext cx="5276850" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="1" rtlCol="0" vertOverflow="clip" vert="horz" bIns="38100" lIns="57150" rIns="57150" tIns="38100">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -563,85 +563,132 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" i="1" strike="noStrike" sz="2000" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="C8A951">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Teaching Guide]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="" descr=""/>
+          <p:cNvPr id="8" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2914650"/>
+            <a:ext cx="5419725" cy="923925"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="1" rtlCol="0" vertOverflow="clip" vert="horz" bIns="38100" lIns="57150" rIns="57150" tIns="38100">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1000" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Full lyrics and sheet music are not included because this hymn is not currently marked as public domain in the HymnInfo database. Please consult a licensed hymnal or authorized publisher for the complete text and music.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vertOverflow="clip" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name=""/>
+          <p:cNvPr id="10" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="304800" y="4791075"/>
             <a:ext cx="8524875" cy="257175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="1" rtlCol="0" vertOverflow="clip" vert="horz" bIns="38100" lIns="57150" rIns="57150" tIns="38100">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -899,175 +946,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[O Hear Our Prayer O Lord Our God is a reverent hymn of corporate supplication that reflects the church's dependence upon God.]]></a:t>
+              <a:t><![CDATA[O Hear Our Prayer, O Lord Our God is a short congregational prayer response used in the worship life of the United Church of Christ in the Philippines.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn gives voice to the gathered community as it brings its requests before the Lord, acknowledging both divine holiness and divine compassion.]]></a:t>
+              <a:t><![CDATA[The record represents a wording variant of the response published in Hymns from the Journey as “O Pamatia, Ginoo / O Hear Our Prayer, Almighty God.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Its tone is humble yet confident, expressing faith that God hears the prayers of his people.]]></a:t>
+              <a:t><![CDATA[” Its spiritual movement is simple and concentrated: the gathered church brings its plea to God in faith, then places the outcome under God’s will.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The enduring spiritual significance of the hymn lies in its emphasis on communal prayer.]]></a:t>
+              <a:t><![CDATA[The response is especially suitable after intercessions, pastoral prayer, confession, or other moments when a congregation needs a common sung answer rather than a longer hymn.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Rather than focusing solely on individual devotion, the hymn portrays the gathered church approaching God together with shared petitions and thanksgiving.]]></a:t>
+              <a:t><![CDATA[Its brevity allows the whole assembly to participate easily, while its theology prevents prayer from becoming a demand placed upon God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1366,175 +1413,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn emphasizes the accessibility of God through prayer.]]></a:t>
+              <a:t><![CDATA[The response presents Christian prayer as both bold and yielded.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Christian theology affirms that believers can approach God with confidence because of the mediating work of Christ.]]></a:t>
+              <a:t><![CDATA[The congregation is invited to make a genuine plea, but the final posture is not insistence that God ratify human preference.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Another theme is divine mercy.]]></a:t>
+              <a:t><![CDATA[Prayer becomes an act of trust in which the church names its need and entrusts the answer to divine wisdom.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Prayer becomes an expression of trust in God's compassionate character, acknowledging human need while relying on divine grace.]]></a:t>
+              <a:t><![CDATA[Its communal voice also matters.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn also reflects the communal dimension of the church's life.]]></a:t>
+              <a:t><![CDATA[This is not primarily a private devotional lyric but a congregational response designed to gather many petitions into one sung act.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1833,175 +1880,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Cultivate regular habits of prayer both individually and within the church community.]]></a:t>
+              <a:t><![CDATA[Use the response after intercessions or pastoral prayer so the congregation can answer with one shared act of faith.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Approach God with humility while trusting in his gracious character.]]></a:t>
+              <a:t><![CDATA[Teach that confident prayer includes surrender to God’s will rather than demanding a predetermined outcome.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Encourage congregational participation in corporate prayer during worship.]]></a:t>
+              <a:t><![CDATA[Invite worshipers to bring specific needs honestly while trusting God’s wisdom and mercy.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Bring concerns and needs before God with faith and perseverance.]]></a:t>
+              <a:t><![CDATA[Use the song to connect corporate prayer with Matthew 6:10 and 1 John 5:14–15.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Allow prayer to shape the spiritual unity of the church.]]></a:t>
+              <a:t><![CDATA[When introducing the piece, identify its Filipino and UCCP context rather than presenting it as a nineteenth-century Anglican hymn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2354,91 +2401,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2464,51 +2511,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2677,34 +2724,34 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HymnInfo.com</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>HymnInfo.com</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>O Hear Our Prayer O Lord Our God Teaching Guide</dc:title>
+  <dc:title>O Hear Our Prayer, O Lord Our God Teaching Guide</dc:title>
   <dc:description>Hymn study resource prepared by HymnInfo.com.</dc:description>
   <dc:subject>Hymn study resource</dc:subject>
   <cp:keywords>hymn study, Christian worship, church teaching, HymnInfo</cp:keywords>
   <cp:category/>
   <cp:revision/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>