--- v0 (2026-08-27)
+++ v1 (2026-10-15)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476815758" r:id="rId1"/>
+    <p:sldLayoutId id="2481067956" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -899,175 +899,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[O Thou, My Soul, Bless God the Lord is a metrical paraphrase of Psalm 103 that turns biblical praise into congregational song.]]></a:t>
+              <a:t><![CDATA[O Thou, My Soul, Bless God the Lord is the opening of the 1650 Scottish Psalter's metrical version of Psalm 103.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn begins by calling the singer's own soul to bless the Lord, then names the benefits of God's grace: forgiveness, healing, redemption, mercy, satisfaction, and renewal.]]></a:t>
+              <a:t><![CDATA[Rather than treating praise as a general mood, the psalm summons the singer to remember specific divine benefits: forgiveness, healing, redemption, loving kindness, compassion, covenant faithfulness, and God's enduring rule.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn is especially valuable because it teaches worshipers to remember.]]></a:t>
+              <a:t><![CDATA[The repeated address to the soul makes remembrance itself an act of worship.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Praise is not vague emotion; it is the grateful recollection of what God has done.]]></a:t>
+              <a:t><![CDATA[The full 1650 text carries the entire psalm, not only its familiar opening verses.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The soul is stirred up to magnify the Lord because his holy name is tied to concrete acts of mercy.]]></a:t>
+              <a:t><![CDATA[It moves from personal thanksgiving to the Lord's justice and mercy, then reflects on human frailty, God's covenant love across generations, his heavenly kingship, and the praise offered by angels, heavenly hosts, and all creation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1366,175 +1366,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[O Thou, My Soul, Bless God the Lord teaches that worship begins with holy recollection.]]></a:t>
+              <a:t><![CDATA[The psalm's first theological discipline is remembrance.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The soul must be stirred from forgetfulness into praise by remembering the Lord's benefits.]]></a:t>
+              <a:t><![CDATA[The soul is commanded not to forget God's benefits, so praise grows from a truthful recollection of divine mercy rather than from vague religious feeling.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn's doctrine of grace is rich and pastoral.]]></a:t>
+              <a:t><![CDATA[Forgiveness, healing, preservation from death, loving kindness, compassion, provision, and renewal are named as reasons for blessing the Lord.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[God forgives iniquity, heals disease, redeems from death, crowns with loving kindness, and satisfies with good things.]]></a:t>
+              <a:t><![CDATA[The complete text also prevents the opening verses from becoming purely individualistic.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[These are not abstract ideas; they are gifts received by the people of God and returned to him in praise.]]></a:t>
+              <a:t><![CDATA[God's mercy is joined to justice for the oppressed, covenant faithfulness across generations, knowledge of human frailty, and sovereign rule from heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1833,175 +1833,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Use the hymn after an assurance of pardon to help the congregation respond to God's forgiveness with praise.]]></a:t>
+              <a:t><![CDATA[Use the full psalm or a clearly identified excerpt so worshipers can distinguish the 1650 text from later shortened hymn forms.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Invite worshipers to name and remember the Lord's benefits rather than allowing gratitude to remain general.]]></a:t>
+              <a:t><![CDATA[Pair the opening stanzas with an assurance of pardon or thanksgiving, emphasizing remembrance of God's concrete mercies.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Pair the hymn with Psalm 103:1-5 in services of thanksgiving, healing prayer, or pastoral encouragement.]]></a:t>
+              <a:t><![CDATA[Use the later stanzas to widen congregational praise from personal gratitude to covenant faithfulness, divine kingship, and the praise of all creation.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Use it to teach that praise involves the whole person: soul, memory, body, and renewed strength.]]></a:t>
+              <a:t><![CDATA[Read Psalm 103 alongside the sung text so older expressions can be understood in their biblical setting.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Choose MARTYRDOM for a dignified and flowing psalm style or ST.]]></a:t>
+              <a:t><![CDATA[When choosing a tune, match the common-meter text to a historically documented setting and distinguish the original psalm text from later musical pairings or arrangements.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2354,91 +2354,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme31">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme31">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2464,51 +2464,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme31">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>