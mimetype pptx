--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476928975" r:id="rId1"/>
+    <p:sldLayoutId id="2480949729" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -899,175 +899,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Of the Father's Love Begotten is one of the oldest hymns still sung in Christian worship, offering a profound poetic meditation on the eternal nature of Christ and the mystery of the incarnation.]]></a:t>
+              <a:t><![CDATA[Of the Father's Love Begotten is an English hymn derived from a late-antique Latin poem by Aurelius Prudentius Clemens.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn proclaims that the Son of God existed before all ages and entered human history to accomplish redemption.]]></a:t>
+              <a:t><![CDATA[Its central confession is Christological: the Son belongs to God's eternal life, stands before and over creation, enters human history in the incarnation, fulfills the divine purpose announced through Scripture, and receives the worship of the church and the heavenly powers.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Its language draws worshipers into the mystery of Christ's divine origin and his saving mission in the world.]]></a:t>
+              <a:t><![CDATA[The hymn is especially valuable because it refuses to isolate Bethlehem from eternity.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn's enduring significance lies in its ability to connect the cosmic scope of God's eternal purposes with the humble event of Christ's birth.]]></a:t>
+              <a:t><![CDATA[Christmas is presented within the larger identity and work of Christ: the one born in human flesh is also the divine Word through whom creation exists.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[By presenting Jesus as both eternal Word and incarnate Savior, the hymn invites believers to contemplate the depth of God's love revealed in the incarnation.]]></a:t>
+              <a:t><![CDATA[This gives the hymn an unusual theological scale, moving from preexistence and creation to incarnation, redemption, prophecy, praise, and final doxology.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1366,175 +1366,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn presents a strong affirmation of the doctrine of the incarnation.]]></a:t>
+              <a:t><![CDATA[The hymn is a sustained confession of the person of Christ.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[It declares that the eternal Son of God entered the world not as a created being but as the one who shares the divine nature of the Father.]]></a:t>
+              <a:t><![CDATA[Its language of the Son's origin in the Father belongs naturally within the classical Christian doctrine of eternal generation: the Son is begotten, not created, and his relation to the Father does not begin with the birth at Bethlehem.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[This confession reflects the classical Trinitarian theology developed in the early church.]]></a:t>
+              <a:t><![CDATA[This is why the hymn can move from eternity and creation to incarnation without treating Christ as a creature who first comes into existence in time.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Another central theme is the eternal generation of the Son.]]></a:t>
+              <a:t><![CDATA[The incarnation is equally essential.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn emphasizes that Christ is begotten of the Father before all ages, highlighting the mystery of the Son's relationship within the Trinity.]]></a:t>
+              <a:t><![CDATA[The eternal Son assumes true human life within history.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1833,175 +1833,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Reflect on the eternal nature of Christ and the significance of the incarnation.]]></a:t>
+              <a:t><![CDATA[Use the hymn during Advent and Christmas to place the birth of Jesus within the larger biblical story of the eternal Word, creation, incarnation, and redemption.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Approach the celebration of Christmas with reverence and theological depth.]]></a:t>
+              <a:t><![CDATA[Pair the hymn with John 1:1-14 when teaching why historic Christianity confesses Christ as both truly divine and truly human.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Worship Christ as both creator and redeemer.]]></a:t>
+              <a:t><![CDATA[Let its long historical transmission encourage gratitude for the church's worship across centuries without assuming that every later textual or musical form is identical to the ancient source.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Allow the mystery of the incarnation to inspire humility and gratitude.]]></a:t>
+              <a:t><![CDATA[When singing a modern arrangement, distinguish the public-domain text and plainsong melody from any separately copyrighted harmonization or edition.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Celebrate the unity of the church across centuries through historic hymns.]]></a:t>
+              <a:t><![CDATA[Use the hymn's final movement toward praise to show that Christian doctrine about Christ and the Trinity is intended to shape worship, not remain merely intellectual information.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2354,91 +2354,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2464,51 +2464,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>