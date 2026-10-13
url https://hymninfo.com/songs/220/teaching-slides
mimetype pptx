--- v0 (2026-08-27)
+++ v1 (2026-10-13)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476811934" r:id="rId1"/>
+    <p:sldLayoutId id="2480885454" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -563,132 +563,85 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" i="1" strike="noStrike" sz="2000" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="C8A951">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Teaching Guide]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name=""/>
-[...46 lines deleted...]
-          <p:cNvPr id="9" name="" descr=""/>
+          <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vertOverflow="clip" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name=""/>
+          <p:cNvPr id="9" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="304800" y="4791075"/>
             <a:ext cx="8524875" cy="257175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="1" rtlCol="0" vertOverflow="clip" vert="horz" bIns="38100" lIns="57150" rIns="57150" tIns="38100">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -946,175 +899,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Canticle of Light and Darkness reflects the joyful proclamation of Christ's birth celebrated in the beloved Christmas hymn commonly known as O Come All Ye Faithful.]]></a:t>
+              <a:t><![CDATA[Canticle of Light and Darkness, as represented in this record, is the Christmas response numbered 205c in The United Methodist Hymnal rather than the complete hymn “O Come, All Ye Faithful.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn invites believers to journey spiritually to Bethlehem and join the angels in worshiping the newborn Savior.]]></a:t>
+              <a:t><![CDATA[” Its entire sung text is the short invitation “O come, let us adore him, Christ, the Lord,” placed as a congregational response within a larger sequence of biblical readings about light and darkness.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Its language expresses both wonder and reverence.]]></a:t>
+              <a:t><![CDATA[The response gives the canticle a distinctly Christological center at Christmas.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The faithful are called to behold the mystery of the incarnation in which the eternal Word becomes flesh.]]></a:t>
+              <a:t><![CDATA[The surrounding readings move from darkness, longing, and human limitation toward divine light; the response answers that movement with adoration of Christ.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Through centuries of Christian worship the hymn has served as a festive declaration of praise.]]></a:t>
+              <a:t><![CDATA[In this setting, the familiar refrain from Adeste Fideles functions less as a stand-alone carol and more as a concise liturgical acclamation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1413,175 +1366,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn centers on the doctrine of the incarnation.]]></a:t>
+              <a:t><![CDATA[The canticle's central theological movement is from darkness toward the light that belongs to God.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[In Jesus Christ God enters human history, revealing divine love and offering redemption to the world.]]></a:t>
+              <a:t><![CDATA[Darkness is treated seriously as a biblical symbol of disorientation, injustice, and human inability, yet the texts do not leave worshipers there.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Another important theme is worship.]]></a:t>
+              <a:t><![CDATA[God's light exposes what is hidden, guides those who cannot see their way, and creates the possibility of hope.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn portrays the appropriate response to the birth of Christ as joyful adoration.]]></a:t>
+              <a:t><![CDATA[Response 205c gives that movement a Christmas focus by answering the readings with adoration of Christ.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The contrast between light and darkness highlights the transformative impact of Christ's coming.]]></a:t>
+              <a:t><![CDATA[In Christian worship this places the incarnation within the wider biblical language of divine light: the church does not merely admire a symbol of brightness but turns in worship toward the Lord whom Christmas proclaims.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1880,175 +1833,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Celebrate the incarnation as the foundation of Christian hope and salvation.]]></a:t>
+              <a:t><![CDATA[Use the response during Advent or Christmas after readings that contrast darkness with God's light.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Participate actively in worship that honors Christ as Lord.]]></a:t>
+              <a:t><![CDATA[Allow the brief refrain to function as an answer to Scripture rather than treating it as a substitute for the full carol.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Reflect on how the coming of Christ brings light into human darkness.]]></a:t>
+              <a:t><![CDATA[Name honestly the forms of darkness present in personal and communal life before moving too quickly to celebration.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Share the joy of the Christmas message with others.]]></a:t>
+              <a:t><![CDATA[Connect Christian hope with God's revealing presence, especially when circumstances remain uncertain or painful.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Allow the story of Christ's birth to inspire gratitude and devotion.]]></a:t>
+              <a:t><![CDATA[Distinguish the public-domain Christmas response from the separately copyrighted 1989 canticle material when preparing worship resources.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2401,91 +2354,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme71">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme71">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2511,51 +2464,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme71">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>