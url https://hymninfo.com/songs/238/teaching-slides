--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476904109" r:id="rId1"/>
+    <p:sldLayoutId id="2480804489" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -946,175 +946,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Christ Is Risen is a modern Easter hymn that proclaims the triumph of Christ over death and the continuing power of the resurrection in the life of the church.]]></a:t>
+              <a:t><![CDATA[Christ Is Risen is Brian Wren’s 1984 Easter hymn, more fully known by its opening phrase “Christ is risen!]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn celebrates the foundational Christian confession that Jesus lives and reigns, offering hope to believers and the world.]]></a:t>
+              <a:t><![CDATA[Shout hosanna!]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The text emphasizes that the resurrection is not only a past event but an ongoing reality that shapes Christian faith and mission.]]></a:t>
+              <a:t><![CDATA[” The text proclaims the resurrection as an event that changes the whole creation, not merely as a private source of comfort.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The risen Christ continues to call the church into joyful witness and faithful service.]]></a:t>
+              <a:t><![CDATA[Its imagery moves through wonder, healing, friendship with Christ, new creation, bread and wine, resistance to evil, and the assurance that the risen Lord remains with the world he has redeemed.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[In congregational worship the hymn functions as both proclamation and celebration.]]></a:t>
+              <a:t><![CDATA[Wren’s distinctive contribution is to connect Easter joy with Christian action.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1413,175 +1413,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn centers on the doctrine of the resurrection which stands at the core of Christian faith.]]></a:t>
+              <a:t><![CDATA[The hymn presents resurrection as cosmic renewal.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Without the resurrection the gospel would lose its power and hope.]]></a:t>
+              <a:t><![CDATA[Easter does not simply prove that Jesus survived death; it announces that creation itself has been opened toward God’s future.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Another theme present in the hymn is the ongoing presence of the risen Christ in the world.]]></a:t>
+              <a:t><![CDATA[The images of healing leaves, new creation, transformed earth and heaven, and God as the First and Last place the resurrection within the Bible’s larger promise that God will renew what sin, violence, and death have damaged.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Easter faith recognizes that Christ continues to work through the church and the power of the Holy Spirit.]]></a:t>
+              <a:t><![CDATA[At the same time, Wren refuses an easy triumphalism.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn also reflects a theology of mission.]]></a:t>
+              <a:t><![CDATA[The world remains in pain, so resurrection faith must be practiced amid suffering rather than used to deny it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1880,175 +1880,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Celebrate the resurrection as the foundation of Christian hope.]]></a:t>
+              <a:t><![CDATA[Use the hymn during Eastertide to connect resurrection celebration with the continuing needs of a wounded world.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Recognize the living presence of Christ in worship and daily life.]]></a:t>
+              <a:t><![CDATA[Pair it with Revelation 22:1–5 to explore how healing, creation, and the nations belong within Christian Easter hope.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Share the message of Easter through acts of witness and service.]]></a:t>
+              <a:t><![CDATA[Let the hymn’s friendship imagery encourage discipleship rooted in Christ’s companionship rather than fear or self-reliance.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Encourage joyful praise that reflects the victory of Christ over death.]]></a:t>
+              <a:t><![CDATA[Use its bread-and-wine imagery around Communion to connect the risen Christ with shared life, reconciliation, and new creation.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Allow resurrection faith to shape the mission of the church.]]></a:t>
+              <a:t><![CDATA[Invite worshipers to ask how resurrection faith can generate concrete practices of peace, justice, healing, and resistance to evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2401,91 +2401,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme4">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme4">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2511,51 +2511,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme4">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>