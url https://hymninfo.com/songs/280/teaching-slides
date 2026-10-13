--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476940560" r:id="rId1"/>
+    <p:sldLayoutId id="2480875839" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -946,175 +946,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Draw Us in the Spirit's Tether is a hymn of Christian unity and Eucharistic fellowship written by Anglican priest Percy Dearmer in the early twentieth century.]]></a:t>
+              <a:t><![CDATA[This twentieth-century communion hymn centers on the church as a community gathered by the Holy Spirit and conscious of Christ's presence.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn reflects a vision of believers gathered in Christ's presence and bound together by the work of the Holy Spirit.]]></a:t>
+              <a:t><![CDATA[Its spirituality is deliberately corporate: believers are drawn together for worship, thanksgiving, fellowship, and sacramental participation rather than treated as isolated worshipers.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The text celebrates the communal nature of Christian worship.]]></a:t>
+              <a:t><![CDATA[The hymn's movement joins Christian unity with the Lord's Supper.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Rather than focusing on individual devotion alone, it emphasizes the gathered church meeting in Christ's name, sharing prayer, faith, and sacramental fellowship.]]></a:t>
+              <a:t><![CDATA[Participation at the common table is presented as an expression of belonging to Christ and to one another, closely matching New Testament teaching that the many share one bread and form one body.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Dearmer's poetry highlights the spiritual bond created by the Holy Spirit.]]></a:t>
+              <a:t><![CDATA[The final movement carries worship into daily discipleship.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1413,175 +1413,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn reflects a strong theology of the church as a gathered community shaped by the Holy Spirit.]]></a:t>
+              <a:t><![CDATA[The hymn presents the church as a Spirit-formed community rather than a collection of private religious individuals.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Christian faith is not merely private but shared within the fellowship of believers.]]></a:t>
+              <a:t><![CDATA[Its pneumatology and ecclesiology belong together: the Holy Spirit gathers believers into fellowship, while Christ's promised presence gives the assembly its center and identity.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Another important theme is sacramental unity.]]></a:t>
+              <a:t><![CDATA[Its Eucharistic theology is strongly communal.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn suggests that participation in worship and communion strengthens the bonds of love between believers.]]></a:t>
+              <a:t><![CDATA[The Lord's Supper signifies participation in Christ while also revealing the unity and mutual belonging of those who share it.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Dearmer also highlights the presence of Christ among his people.]]></a:t>
+              <a:t><![CDATA[That emphasis is consistent with Paul's teaching that one loaf and one body belong together, so communion cannot be reduced to an isolated act between an individual believer and God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1880,175 +1880,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Participate faithfully in the gathered worship of the church.]]></a:t>
+              <a:t><![CDATA[Approach gathered worship as participation in a Spirit-formed community rather than as a private spiritual activity.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Seek unity with fellow believers through humility and love.]]></a:t>
+              <a:t><![CDATA[Let Holy Communion deepen reconciliation, mutual responsibility, and concern for other members of Christ's body.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Recognize the presence of Christ when Christians gather in his name.]]></a:t>
+              <a:t><![CDATA[Examine whether worship is producing practical generosity, hospitality, and service in ordinary life.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Reflect on the meaning of communion as a sign of shared faith.]]></a:t>
+              <a:t><![CDATA[Use the hymn when a congregation needs to pray for Christian unity while also considering the concrete work required to preserve that unity.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Encourage worship that fosters community and spiritual growth.]]></a:t>
+              <a:t><![CDATA[Connect gratitude at the Lord's Table with care for people who are isolated, overlooked, hungry, or otherwise in need.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2401,91 +2401,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2511,51 +2511,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>