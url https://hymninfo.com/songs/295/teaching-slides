--- v0 (2026-08-28)
+++ v1 (2026-10-14)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476931228" r:id="rId1"/>
+    <p:sldLayoutId id="2481006479" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -946,175 +946,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[For Holiness of Heart is a reflective hymn that expresses the believer's desire for inward spiritual transformation.]]></a:t>
+              <a:t><![CDATA[For Holiness of Heart is a short prose prayer by Howard Washington Thurman, not a tune-bearing congregational hymn.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Written by theologian and pastor Howard Washington Thurman, the hymn reflects a deeply contemplative vision of Christian faith that emphasizes purity of heart and alignment with God's will.]]></a:t>
+              <a:t><![CDATA[Its opening petition asks for deeper holiness at the center of the person, and the prayer then examines the inner life as the place where desire, fear, love, hatred, hope, and spiritual purpose take shape.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn speaks to the universal longing for moral and spiritual renewal.]]></a:t>
+              <a:t><![CDATA[The prayer’s distinctive emphasis is integrity.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Rather than focusing on outward achievement, it directs attention to the transformation of the inner life through divine grace.]]></a:t>
+              <a:t><![CDATA[Holiness is not presented as religious appearance or external respectability, but as an inward ordering of desire so that love and the human will are no longer divided against the Spirit of God.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Thurman's language reflects the prayerful spirituality that characterized much of his writing.]]></a:t>
+              <a:t><![CDATA[That makes the text especially useful for confession, spiritual formation, retreats, Lent, covenant renewal, and worship focused on sanctification.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1413,175 +1413,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn expresses a theology of sanctification, the process by which believers grow into the likeness of Christ.]]></a:t>
+              <a:t><![CDATA[The prayer centers on sanctification, understood as the transformation of the person toward holiness.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[This transformation begins within the heart and gradually shapes every aspect of life.]]></a:t>
+              <a:t><![CDATA[Its focus is not first on rule keeping but on the deep sources from which action grows: desire, fear, affection, hostility, hope, and moral purpose.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Thurman's perspective emphasizes the importance of interior spirituality.]]></a:t>
+              <a:t><![CDATA[This makes holiness an issue of integrity—whether the inner life is divided against itself or increasingly ordered toward God.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Holiness is not merely external moral behavior but a deep alignment of the heart with God's love and purposes.]]></a:t>
+              <a:t><![CDATA[A second theme is grace.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Another significant theme is dependence on divine grace.]]></a:t>
+              <a:t><![CDATA[The prayer is an appeal to God, not a declaration that disciplined effort alone can purify the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1880,175 +1880,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Seek regular times of prayer and reflection that nurture inner spiritual growth.]]></a:t>
+              <a:t><![CDATA[Use the prayer as an invitation to examine the desires and fears that shape choices before focusing only on outward behavior.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Ask God to transform attitudes and motivations, not only outward behavior.]]></a:t>
+              <a:t><![CDATA[Pair it with Psalm 51:10 and ask what a clean heart and renewed spirit would look like in concrete relationships and decisions.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Recognize holiness as a lifelong journey shaped by divine grace.]]></a:t>
+              <a:t><![CDATA[Reflect on Galatians 5:16–17 when desires conflict, seeking discernment rather than pretending the inner life is simple or unified.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Practice compassion and love as expressions of a renewed heart.]]></a:t>
+              <a:t><![CDATA[Connect holiness with integrity by asking whether professed values and actual habits are moving toward greater consistency.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Connect personal spiritual formation with faithful service in the world.]]></a:t>
+              <a:t><![CDATA[Let inward spiritual formation lead outward into practices of love, reconciliation, justice, and resistance to dehumanizing hatred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2401,91 +2401,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2511,51 +2511,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>