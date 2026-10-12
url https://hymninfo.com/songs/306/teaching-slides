--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476920649" r:id="rId1"/>
+    <p:sldLayoutId id="2480830415" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -899,175 +899,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Give to the Winds Thy Fears is a hymn of trust that encourages believers to place their anxieties in the hands of God.]]></a:t>
+              <a:t><![CDATA[Give to the Winds Thy Fears is a compact school of Christian trust.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Rooted in the spiritual resilience of Lutheran hymnody, the text reminds worshipers that divine providence governs even the most uncertain circumstances.]]></a:t>
+              <a:t><![CDATA[Rather than pretending that fear, grief, uncertainty, and delay are unreal, the hymn directs them toward the providence of God.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Its message offers comfort and assurance in times of difficulty.]]></a:t>
+              <a:t><![CDATA[Its movement is pastoral: anxiety is acknowledged, the believer is urged to wait rather than surrender to despair, and confidence rests finally in God’s wisdom and care rather than in the worshiper’s ability to control events.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Originally written in German by Paul Gerhardt and translated into English by John Wesley, the hymn bridges Lutheran and Methodist devotional traditions.]]></a:t>
+              <a:t><![CDATA[The English text comes from John Wesley’s free translation of Paul Gerhardt’s German hymn “Befiehl du deine Wege.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Gerhardt wrote during an era of profound suffering in Europe, yet his hymns consistently expressed unwavering confidence in God's faithfulness.]]></a:t>
+              <a:t><![CDATA[” Gerhardt’s original is rooted explicitly in Psalm 37:5, and Wesley’s version carries that same summons to commit one’s way to God into eighteenth-century English devotional language.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1366,175 +1366,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[A central theme of the hymn is divine providence.]]></a:t>
+              <a:t><![CDATA[The hymn’s central doctrine is divine providence: God is not an absent observer but the Lord who sustains, governs, and guides creation.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The Christian doctrine of providence affirms that God sustains and guides creation toward his purposes.]]></a:t>
+              <a:t><![CDATA[Gerhardt and Wesley therefore place the believer’s security not in the ability to predict events but in the conviction that God’s wisdom and care exceed human sight.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Even when circumstances appear uncertain, believers trust that God remains actively involved in their lives.]]></a:t>
+              <a:t><![CDATA[Providence here is pastoral doctrine.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn also reflects a theology of surrender.]]></a:t>
+              <a:t><![CDATA[It addresses the frightened heart by directing attention from the limits of human control to the faithfulness of God.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Rather than attempting to control every outcome, believers are invited to entrust their fears and concerns to God.]]></a:t>
+              <a:t><![CDATA[That trust is neither passivity nor denial.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1833,175 +1833,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Entrust personal worries and anxieties to God through prayer.]]></a:t>
+              <a:t><![CDATA[Name specific fears before God rather than treating anxiety as something that must be hidden before prayer.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Practice daily trust in God's guidance even in uncertain circumstances.]]></a:t>
+              <a:t><![CDATA[Use Psalm 37:5 as a practice of entrusting decisions and uncertain outcomes to God while still acting faithfully in the responsibilities that are clear.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Encourage others with the message of divine care and providence.]]></a:t>
+              <a:t><![CDATA[Distinguish trust from passivity: waiting for God can include prayer, wise action, counsel, and patience without demanding immediate control of the result.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Reflect on biblical promises that affirm God's sustaining presence.]]></a:t>
+              <a:t><![CDATA[Offer the hymn in pastoral care, funerals, or seasons of communal uncertainty where its language of tears, waiting, and sustaining providence can be heard without minimizing suffering.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Develop habits of gratitude that strengthen faith in God's goodness.]]></a:t>
+              <a:t><![CDATA[Let the final movement from private fear to shared confession shape congregational prayer: ask God to strengthen the weak, then bear witness together to God’s faithfulness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2354,91 +2354,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2464,51 +2464,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>