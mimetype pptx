--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476933267" r:id="rId1"/>
+    <p:sldLayoutId id="2480844032" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -899,175 +899,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Glory to God, and Praise and Love is a brief but powerful doxological hymn written by Charles Wesley.]]></a:t>
+              <a:t><![CDATA[Glory to God, and Praise and Love is Charles Wesley’s eighteen-stanza anniversary hymn of conversion, written in 1739.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The text reflects Wesley's deep commitment to expressing Christian theology through praise, inviting believers to respond to God's grace with joyful worship.]]></a:t>
+              <a:t><![CDATA[It begins in doxology, moves through intensely personal testimony of pardon and new life, expands into praise of Jesus and his saving power, and finally turns outward in an evangelistic appeal to other sinners.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Its concise structure makes it suitable for congregational singing in a variety of liturgical settings.]]></a:t>
+              <a:t><![CDATA[The result is not merely a short hymn of praise but a compact spiritual autobiography shaped for proclamation.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn celebrates the glory of God and the redemption accomplished through Christ.]]></a:t>
+              <a:t><![CDATA[The poem is best known because its seventh stanza begins “O for a thousand tongues to sing.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Rather than presenting an extended narrative, Wesley offers a concentrated expression of thanksgiving that gathers the themes of grace, salvation, and divine love into a short hymn of praise.]]></a:t>
+              <a:t><![CDATA[” Later editors extracted that stanza and others to create the famous shorter hymn, but the original sequence gives those familiar lines a different setting: they arise after six stanzas recounting Wesley’s own passage from spiritual conflict to assurance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1366,175 +1366,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[A central theme of the hymn is doxology, the act of glorifying God in response to divine grace.]]></a:t>
+              <a:t><![CDATA[The dominant theological movement is from grace received to grace proclaimed.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Wesley understood worship as the natural response of believers who have experienced the transforming love of Christ.]]></a:t>
+              <a:t><![CDATA[Wesley’s conversion is not portrayed as self-improvement but as divine action: Christ shines, pardons, applies the benefits of his atoning death, gives the Holy Spirit, and creates new life.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn also reflects Methodist theology of salvation by grace.]]></a:t>
+              <a:t><![CDATA[The believer’s praise is therefore a response to an already-given mercy.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Praise arises not from human achievement but from the recognition that redemption is the work of God.]]></a:t>
+              <a:t><![CDATA[Justification and assurance are especially prominent.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The believer's response is therefore one of gratitude and joyful worship.]]></a:t>
+              <a:t><![CDATA[Wesley contrasts legal striving with faith, then speaks of pardon known inwardly and written on the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1833,175 +1833,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Offer regular expressions of praise and gratitude in daily prayer.]]></a:t>
+              <a:t><![CDATA[Use the full poem to show how Christian testimony can move from personal experience to praise and proclamation.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Recognize worship as a response to God's saving grace.]]></a:t>
+              <a:t><![CDATA[Connect Wesley’s language of assurance with Galatians 2:20 and 1 Timothy 1:15 when teaching about grace for sinners.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Participate actively in congregational singing and communal worship.]]></a:t>
+              <a:t><![CDATA[Use the anniversary setting to invite believers to remember concrete moments when God’s grace became personally meaningful.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Reflect on the ways God has demonstrated grace in personal life.]]></a:t>
+              <a:t><![CDATA[Distinguish justification by grace from anxious religious striving, a contrast that shapes the poem’s opening movement.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Use brief doxologies to conclude times of prayer or reflection.]]></a:t>
+              <a:t><![CDATA[When presenting the complete eighteenth-century text, explain historically dated language rather than assuming modern hearers will interpret every image in the same way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2354,91 +2354,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2464,51 +2464,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>