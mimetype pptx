--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476935096" r:id="rId1"/>
+    <p:sldLayoutId id="2480835076" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -563,85 +563,132 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" i="1" strike="noStrike" sz="2000" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="C8A951">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Teaching Guide]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="" descr=""/>
+          <p:cNvPr id="8" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2914650"/>
+            <a:ext cx="5419725" cy="923925"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="1" rtlCol="0" vertOverflow="clip" vert="horz" bIns="38100" lIns="57150" rIns="57150" tIns="38100">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1000" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Full lyrics and sheet music are not included because this hymn is not currently marked as public domain in the HymnInfo database. Please consult a licensed hymnal or authorized publisher for the complete text and music.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vertOverflow="clip" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:t/>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name=""/>
+          <p:cNvPr id="10" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="304800" y="4791075"/>
             <a:ext cx="8524875" cy="257175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="1" rtlCol="0" vertOverflow="clip" vert="horz" bIns="38100" lIns="57150" rIns="57150" tIns="38100">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -899,175 +946,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[God, Whose Love Is Reigning o'er Us is a hymn of praise that celebrates the transforming power of divine love.]]></a:t>
+              <a:t><![CDATA[God, Whose Love Is Reigning o'er Us is a modern hymn of praise that traces God's loving purpose through creation, covenant, Jesus Christ, and the faithful response of God's people.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Written by Anglican priest William Boyd Grove, the hymn emphasizes that God's love governs the life of the church and calls believers into faithful service.]]></a:t>
+              <a:t><![CDATA[William Boyd Grove wrote the text in 1980 for the wedding of his daughter Susan Grove and Douglas DeJarnett, giving the hymn an unusually personal origin while framing marriage within a much larger story of divine faithfulness.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn moves from adoration of God's love to a call for practical Christian living.]]></a:t>
+              <a:t><![CDATA[The text is not simply a wedding song.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Worshippers are invited not only to praise God but also to reflect that love through acts of unity, service, and compassion.]]></a:t>
+              <a:t><![CDATA[Its successive stanzas move from the praise of the Creator to the biblical covenant associated with Abraham and Sarah, then to Christ and finally to the worshipping community's response in daily life.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Often sung in congregational gatherings focused on mission and fellowship, the hymn reminds the church that worship naturally leads to faithful participation in God's work in the world.]]></a:t>
+              <a:t><![CDATA[That movement allows the hymn to function as a gathering or processional hymn as well as in services centered on praise, creation, covenant, faith, or Christian vocation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1366,175 +1413,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn emphasizes the sovereignty of divine love.]]></a:t>
+              <a:t><![CDATA[The hymn presents divine love as the unifying reality of the Christian story.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[God's love is portrayed as the governing reality of the church and the guiding principle for Christian life.]]></a:t>
+              <a:t><![CDATA[It begins with creation, so love is not reduced to private feeling or interpersonal kindness; it is placed within God's relationship to the whole created order.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Another key theme is discipleship expressed through service.]]></a:t>
+              <a:t><![CDATA[Praise is the first response because creation itself is understood as gift and testimony to the Creator.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Love is not merely an emotion but a commitment to faithful action for the good of others.]]></a:t>
+              <a:t><![CDATA[A second theological theme is covenant.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn also reflects ecclesiology, the theology of the church.]]></a:t>
+              <a:t><![CDATA[By recalling Abraham and Sarah, the hymn situates Christian worship within the long biblical history of promise, calling, and a people formed in relationship with God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1833,175 +1880,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Allow God's love to shape relationships within the Christian community.]]></a:t>
+              <a:t><![CDATA[Let worship lead to concrete choices that reflect God's love in relationships, work, and service.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Express worship not only in words but also through acts of service.]]></a:t>
+              <a:t><![CDATA[Receive creation as a gift that calls forth gratitude, praise, and responsible care.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Pursue unity within the church as a reflection of divine love.]]></a:t>
+              <a:t><![CDATA[Remember that Christian faith belongs to a larger covenant story extending through the biblical people of God to Christ.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Seek opportunities to show compassion and generosity in daily life.]]></a:t>
+              <a:t><![CDATA[Use shared worship to strengthen the bonds of love within the congregation rather than treating praise as an individual activity only.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Remember that Christian mission flows from God's love for the world.]]></a:t>
+              <a:t><![CDATA[At weddings and other covenantal occasions, connect personal commitments with the wider Christian calling to faithful, loving discipleship.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2354,91 +2401,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme71">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme71">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2464,51 +2511,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme71">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>