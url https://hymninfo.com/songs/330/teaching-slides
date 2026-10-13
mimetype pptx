--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476929057" r:id="rId1"/>
+    <p:sldLayoutId id="2480937133" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -899,175 +899,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Good Christian Friends, Rejoice is one of the most beloved Christmas carols in the Christian tradition.]]></a:t>
+              <a:t><![CDATA[Good Christian Friends, Rejoice is a Christmas carol of concentrated gospel proclamation.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn celebrates the birth of Jesus Christ as the source of joy, salvation, and eternal life.]]></a:t>
+              <a:t><![CDATA[Each stanza begins by summoning the worshiping community to rejoice with heart, soul, and voice, then gives a reason for that joy: Christ is born, Christ opens the way to everlasting blessedness, and Christ comes to save humanity from the fear and finality of death.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Its text invites believers to join the joyful proclamation first announced by angels and shepherds in the Gospel narrative.]]></a:t>
+              <a:t><![CDATA[The carol's strength lies in the way it joins celebration with doctrine.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn's repeated call to rejoice reflects the deep theological conviction that the incarnation of Christ is good news for all people.]]></a:t>
+              <a:t><![CDATA[The manger is not presented as an isolated scene of tenderness; the birth of Jesus is immediately connected with salvation, heaven, and eternal life.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Because of its lively character and strong proclamation of the gospel message, the hymn continues to be sung widely in Christmas worship services, concerts, and devotional gatherings.]]></a:t>
+              <a:t><![CDATA[Its movement from Bethlehem to redemption makes it useful in Christmas worship where the congregation wants to sing not only that Christ has come, but why his coming matters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1366,175 +1366,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn centers on the doctrine of the incarnation.]]></a:t>
+              <a:t><![CDATA[The carol is fundamentally a hymn of the incarnation.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[In Jesus Christ, God enters human history to bring salvation to the world.]]></a:t>
+              <a:t><![CDATA[Its joy rests on the Christian confession that God's saving work has entered human history in the birth of Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Another important theme is joy.]]></a:t>
+              <a:t><![CDATA[Bethlehem is therefore not merely a scene to remember; it is the beginning of the saving action that the stanzas announce in increasingly expansive terms.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Christian joy arises not merely from emotion but from the reality of God's saving action in Christ.]]></a:t>
+              <a:t><![CDATA[A second theme is salvation as gift.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn also proclaims the universality of the gospel message.]]></a:t>
+              <a:t><![CDATA[Christ's birth opens the way to blessedness and removes the final terror of the grave.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1833,175 +1833,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Celebrate the birth of Christ with joyful worship and gratitude.]]></a:t>
+              <a:t><![CDATA[Let Christmas joy be rooted in Christ's saving work, not only in seasonal emotion.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Share the good news of Christ's coming with others.]]></a:t>
+              <a:t><![CDATA[Read the manger in light of the whole gospel: incarnation, redemption, victory over death, and eternal life.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Reflect on the meaning of the incarnation for Christian faith.]]></a:t>
+              <a:t><![CDATA[Sing the carol communally, allowing its repeated call to rejoice to become a shared confession of faith.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Allow the joy of the gospel to shape daily life and relationships.]]></a:t>
+              <a:t><![CDATA[Use the final stanza to speak pastorally to fear of death and the Christian hope of life in Christ.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Use Christmas worship as an opportunity to proclaim hope in Christ.]]></a:t>
+              <a:t><![CDATA[When teaching the carol, distinguish the biblical nativity account from later traditional imagery such as the ox and donkey at the manger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2354,91 +2354,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2464,51 +2464,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>