--- v0 (2026-08-27)
+++ v1 (2026-10-14)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476811981" r:id="rId1"/>
+    <p:sldLayoutId id="2480988298" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -946,175 +946,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[O God of Every Nation is a hymn that expresses Christian concern for peace, justice, and reconciliation among the peoples of the world.]]></a:t>
+              <a:t><![CDATA[O God of Every Nation is a four-stanza prayer for peace, justice, repentance, and the healing of a divided world.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Written by Presbyterian minister William Whitaker Reid Junior, the hymn reflects the moral and spiritual challenges faced by the global community during the twentieth century.]]></a:t>
+              <a:t><![CDATA[William Watkins Reid Jr.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn addresses God as the sovereign Lord over all nations and peoples.]]></a:t>
+              <a:t><![CDATA[wrote the text in 1958, and its language addresses God not as the patron of one people but as Lord of all peoples.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[In doing so, it reminds worshippers that humanity shares a common origin and destiny under God's providence.]]></a:t>
+              <a:t><![CDATA[The hymn asks worshipers to examine the forces that deform public life—fear, hostility, pride, injustice, the pursuit of power, and reliance on violence—and to seek a social order shaped by truth, mercy, and peace.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Through prayerful language and prophetic themes, the hymn calls believers to seek peace and justice in a world often marked by conflict.]]></a:t>
+              <a:t><![CDATA[The hymn’s spiritual movement is from confession and petition toward Christian hope.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1413,175 +1413,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[O God of Every Nation expresses a theology of divine sovereignty and human responsibility.]]></a:t>
+              <a:t><![CDATA[The hymn joins the doctrine of God’s universal sovereignty with a strong theology of repentance.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[God reigns over all nations, yet humanity is called to reflect God's justice and compassion within history.]]></a:t>
+              <a:t><![CDATA[Addressing God as Lord of every people denies the idea that divine favor belongs exclusively to one nation, race, or political order.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn recognizes that conflict, pride, and injustice threaten the well being of the world.]]></a:t>
+              <a:t><![CDATA[Human communities stand together under God’s judgment and mercy.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[In response, it invites believers to seek transformation through prayer, repentance, and faithful action.]]></a:t>
+              <a:t><![CDATA[Its social ethic is rooted in sin and redemption.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[This perspective reflects the prophetic tradition of Scripture, in which God's people are called not only to worship but also to pursue righteousness and peace in the life of the world.]]></a:t>
+              <a:t><![CDATA[War and injustice are not treated only as failures of diplomacy; they are connected with disordered desires for power, status, security, and domination.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1880,175 +1880,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Pray regularly for peace and reconciliation among nations.]]></a:t>
+              <a:t><![CDATA[Pray for nations and peoples without treating any country as identical with the kingdom of God.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Recognize the shared dignity and unity of all people under God.]]></a:t>
+              <a:t><![CDATA[Examine how fear, pride, racial prejudice, economic ambition, and confidence in violence shape public attitudes and personal choices.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Support efforts that promote justice and cooperation across cultures.]]></a:t>
+              <a:t><![CDATA[Support peacemaking and reconciliation as forms of Christian discipleship grounded in Scripture rather than as merely political preferences.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Reflect on how Christian faith shapes attitudes toward global issues.]]></a:t>
+              <a:t><![CDATA[Use the hymn during services concerned with war, remembrance, international crises, social justice, or the church’s public witness.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Encourage congregational awareness of the worldwide church.]]></a:t>
+              <a:t><![CDATA[Hold present work for justice together with Christian hope in the righteous and peaceful reign of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2401,91 +2401,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2511,51 +2511,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>