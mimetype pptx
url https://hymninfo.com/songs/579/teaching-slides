--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476936441" r:id="rId1"/>
+    <p:sldLayoutId id="2480943674" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -946,175 +946,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[That Boy-Child of Mary is a Christmas hymn written by Scottish missionary and hymn writer Thomas Allan Colvin.]]></a:t>
+              <a:t><![CDATA[That Boy-Child of Mary is a Christmas hymn by Thomas Stevenson Colvin that asks worshipers to consider the identity of the child born at Bethlehem.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn reflects the wonder of the incarnation by asking a series of questions about the identity of the child born in Bethlehem.]]></a:t>
+              <a:t><![CDATA[Its question-and-answer shape makes the hymn almost catechetical: the Nativity story becomes an invitation to confess who Jesus is and why his birth matters.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Through its lyrical structure the text invites worshipers to reflect on the many biblical titles of Christ.]]></a:t>
+              <a:t><![CDATA[The text moves from the manger toward Christ’s saving identity.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn celebrates the mystery that the humble child of Mary is also the Savior foretold in Scripture.]]></a:t>
+              <a:t><![CDATA[Rather than dwelling only on the atmosphere of Christmas, it connects the birth of Jesus with the meaning of his name, his relationship to God, his solidarity with humanity, and his work as Savior.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[By drawing on prophetic and gospel language it connects the nativity story with the broader narrative of redemption.]]></a:t>
+              <a:t><![CDATA[The closing movement turns that confession into praise and self-offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1413,175 +1413,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn highlights the doctrine of the incarnation the belief that the eternal Son of God became human in Jesus Christ.]]></a:t>
+              <a:t><![CDATA[The hymn is fundamentally a meditation on Christology.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[This central Christian teaching is expressed through the contrast between the humble manger setting and the divine identity of the child.]]></a:t>
+              <a:t><![CDATA[Its opening question asks worshipers not simply to admire the infant Jesus but to identify him.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Another theological emphasis is the naming of Christ.]]></a:t>
+              <a:t><![CDATA[The answer unfolds through themes that belong to the Christian confession of the Incarnation: Jesus is God’s gift, truly present among humanity, and the one through whom salvation comes.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The questions within the hymn point to the many titles given to Jesus such as Savior Lord and Prince of Peace each revealing aspects of His mission.]]></a:t>
+              <a:t><![CDATA[A second theme is the significance of the name of Jesus.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Finally the hymn celebrates the universality of Christ's salvation.]]></a:t>
+              <a:t><![CDATA[In Scripture, the name is joined to the child’s mission to save.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1880,175 +1880,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Encourage believers to reflect on the meaning of the incarnation during the Christmas season.]]></a:t>
+              <a:t><![CDATA[Use the hymn during Christmas worship to move from the familiar manger scene toward reflection on the identity and saving work of Jesus.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Use the hymn to explore the various biblical names and titles of Jesus.]]></a:t>
+              <a:t><![CDATA[Invite children or small groups to explore the biblical meaning of Jesus’ name and other scriptural titles for Christ.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Invite congregations to celebrate the global nature of Christian worship.]]></a:t>
+              <a:t><![CDATA[Distinguish cultural borrowing from respectful contextualization by learning that BLANTYRE is a traditional Malawian melody adapted by Colvin rather than an originally Western tune written in an African style.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Teach how the birth of Christ fulfills Old Testament prophecy.]]></a:t>
+              <a:t><![CDATA[Let the hymn’s final movement from recognition to praise prompt concrete acts of Christian commitment, generosity, and service.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Emphasize the importance of joyful proclamation of the gospel message.]]></a:t>
+              <a:t><![CDATA[In multicultural worship, introduce the hymn’s Malawi context so the congregation understands the musical tradition from which the tune was received.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>