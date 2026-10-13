--- v0 (2026-08-27)
+++ v1 (2026-10-13)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476887264" r:id="rId1"/>
+    <p:sldLayoutId id="2480918446" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -899,175 +899,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The Day Is Past and Over is a quintessential evening hymn, functioning as a liturgical bridge between the activities of the day and the vulnerability of the night.]]></a:t>
+              <a:t><![CDATA[The Day Is Past and Over is an evening hymn that turns the close of the day into an act of Christian prayer.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[It originates from the Eastern Orthodox tradition of Great Compline, reflecting an ancient sensitivity to the spiritual and physical perils associated with darkness.]]></a:t>
+              <a:t><![CDATA[Its movement is simple but substantial: thanksgiving for the day just ended, a petition for holiness and safety through the night, and a final confession of dependence on God as the preserver of the soul.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn is not merely a request for physical safety but a deep petition for 'sinless' and 'offenceless' hours, recognizing that the battle for the soul does not cease when the sun sets.]]></a:t>
+              <a:t><![CDATA[The hymn's repeated concern that the hours of darkness be sinless, offenseless, and free from peril should not be read as a claim that a believer can guarantee moral perfection while asleep.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Pastorally, this hymn provides a structured way for the believer to examine their day, offer thanks, and relinquish control to the 'Lover of men.]]></a:t>
+              <a:t><![CDATA[It is prayer language: the worshiper entrusts body, mind, and conduct to Christ and asks to be kept from both spiritual and physical harm.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[' In an era of constant connectivity and restless nights, its focus on divine preservation offers a profound psychological and spiritual anchor.]]></a:t>
+              <a:t><![CDATA[In worship the text is especially appropriate for evening prayer, Compline-like services, retreats, family devotions, and services that emphasize providence, peace, and trust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1366,175 +1366,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Theologically, the hymn explores the Doctrine of Providence and the Human Condition.]]></a:t>
+              <a:t><![CDATA[The hymn is fundamentally a prayer of providence.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[It acknowledges human limitation—the day ends, toils cease, and we must succumb to sleep.]]></a:t>
+              <a:t><![CDATA[Daylight, work, and conscious activity come to an end, and the worshiper acknowledges a limit that cannot be overcome by effort: sleep requires relinquishing control.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[In this state of unconsciousness, the believer is entirely dependent on the 'Soul's Preserver.]]></a:t>
+              <a:t><![CDATA[Christian faith answers that vulnerability with confidence in the God who remains awake and active when human beings cannot.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[' The emphasis on being 'offenceless' and 'sinless' during sleep highlights the Eastern theological focus on the 'vigilance of the heart,' suggesting that even our dreams and subconscious thoughts are subject to the lordship of Christ.]]></a:t>
+              <a:t><![CDATA[Its requests for "sinless" and "offenseless" hours are best understood as petitions for sanctifying grace, not as a theory of sinless perfection during sleep.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Furthermore, the hymn articulates a robust Christology.]]></a:t>
+              <a:t><![CDATA[The believer asks to be guarded in the whole of life, including the unseen hours of night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1833,144 +1833,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Incorporate the hymn as part of a nightly 'examen' to offer thanks for the day's joys and repent for its failures.]]></a:t>
+              <a:t><![CDATA[Use the hymn at the close of evening worship as a deliberate act of entrusting the night to God's care.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Use the refrain-like structure of 'O Jesu, keep me in Thy sight' as a breath prayer during bouts of insomnia or nighttime anxiety.]]></a:t>
+              <a:t><![CDATA[Let its opening thanksgiving become a daily practice of naming God's gifts before asking for anything further.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Adopt the posture of 'relinquishment' each night, recognizing that while our 'toils' are over, God's work of preservation continues.]]></a:t>
+              <a:t><![CDATA[Treat the petitions for sinless and offenseless hours as prayers for holiness, not as claims of spiritual self-sufficiency.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Pray for 'sinless hours' of sleep, asking God to guard the mind and heart from intrusive thoughts or spiritual attacks during the night.]]></a:t>
+              <a:t><![CDATA[Pair the hymn with Psalm 4:8 or Psalm 121:4-8 when teaching how human rest depends on God's unceasing providence.]]></a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1A1A2E">
+                  <a:alpha val="100000"/>
+                </a:srgbClr>
+              </a:buClr>
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="1A1A2E">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Use the final stanza to pray for people facing fear, illness, travel, danger, or any circumstance that makes nighttime vulnerability especially tangible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2323,91 +2354,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme17">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme17">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2433,51 +2464,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme17">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>