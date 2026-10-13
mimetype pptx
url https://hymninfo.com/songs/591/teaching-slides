--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476907162" r:id="rId1"/>
+    <p:sldLayoutId id="2480920159" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -899,175 +899,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The Head That Once Was Crowned with Thorns is a powerful hymn celebrating the exaltation of Christ following his suffering on the cross.]]></a:t>
+              <a:t><![CDATA[The Head That Once Was Crowned with Thorns is a hymn of reversal: the Jesus who was mocked, wounded, and crowned in humiliation is now confessed as the victorious and exalted Lord.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Written by Thomas Kelly in the early nineteenth century, the text reflects a central Christian conviction that the humiliation of the crucified Jesus leads to his eternal glory as Lord and King.]]></a:t>
+              <a:t><![CDATA[Thomas Kelly builds the hymn around the contrast between the crown of thorns and the crown of glory, allowing a congregation to look back at the Passion from the standpoint of resurrection, ascension, and Christ’s heavenly reign.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn draws the worshiper into a dramatic contrast between the suffering Christ and the reigning Christ.]]></a:t>
+              <a:t><![CDATA[Its message is not triumph without suffering.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The head once wounded with thorns is now crowned with glory, revealing the victory of God's redemptive plan.]]></a:t>
+              <a:t><![CDATA[Kelly connects Christ’s path through shame to glory with the Christian hope of sharing in his life.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Pastorally the hymn invites believers to see their own suffering in light of Christ's triumph.]]></a:t>
+              <a:t><![CDATA[The hymn therefore moves from Christ’s exaltation to the destiny of those who belong to him: they bear the cross below, yet their final joy is with the reigning Christ above.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1366,175 +1366,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[A central doctrine expressed in the hymn is the exaltation of Christ.]]></a:t>
+              <a:t><![CDATA[The hymn is a compact confession of Christ’s humiliation and exaltation.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Christian theology teaches that after his resurrection and ascension Jesus reigns in glory at the right hand of the Father.]]></a:t>
+              <a:t><![CDATA[The crown of thorns represents the shame imposed on Jesus in his Passion; the royal diadem represents the honor that belongs to the risen and ascended Lord.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn also explores the union between Christ and his people.]]></a:t>
+              <a:t><![CDATA[Kelly does not treat these as two unrelated scenes.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Believers share in his suffering but also participate in his victory and eternal reign.]]></a:t>
+              <a:t><![CDATA[The glory is the vindication of the one who endured the cross, and the cross is understood in light of the victory that follows it.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Finally the hymn highlights the paradox of the cross.]]></a:t>
+              <a:t><![CDATA[Hebrews 2 also prevents a misunderstanding of the phrase “perfect through sufferings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1833,175 +1833,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Encourage believers to view suffering in light of Christ's victory.]]></a:t>
+              <a:t><![CDATA[Use the hymn during Ascension or Christ the King worship to connect the crucified Jesus with the reigning Lord.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Use the hymn to deepen reflection on the resurrection and ascension of Jesus.]]></a:t>
+              <a:t><![CDATA[When suffering is present, let the hymn direct hope toward Christ’s victory without minimizing grief or hardship.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Invite worshipers to celebrate the kingship and authority of Christ.]]></a:t>
+              <a:t><![CDATA[Read Hebrews 2:9–10 before singing so the congregation hears Kelly’s own stated scriptural foundation.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Reflect on the hope of sharing in Christ's eternal reign.]]></a:t>
+              <a:t><![CDATA[Use the contrast between the crown of thorns and the crown of glory to teach the New Testament pattern of humiliation followed by exaltation.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Proclaim the gospel message that the cross leads to glory.]]></a:t>
+              <a:t><![CDATA[Let the final stanza lead into thanksgiving for the cross as the source of the believer’s life, hope, and everlasting praise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2354,91 +2354,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2464,51 +2464,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>