--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476925645" r:id="rId1"/>
+    <p:sldLayoutId id="2480939507" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -946,175 +946,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Woman in the Night is a reflective hymn by Brian Wren that meditates on the birth of Christ through the experience of Mary.]]></a:t>
+              <a:t><![CDATA[Woman in the Night is Brian Wren’s hymn about the women whose encounters with Jesus form an essential thread through the Gospel story.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The text draws attention to the human reality of childbirth and connects it with the theological mystery of the incarnation.]]></a:t>
+              <a:t><![CDATA[Rather than remaining at the Nativity, the text moves from the mother of Jesus through women who are healed, questioned, taught, restored, and commissioned, and finally to women who remain present at the cross and become witnesses to the resurrection.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Rather than presenting the Nativity only in sentimental terms, Wren portrays the birth of Jesus within the broader context of human history and suffering.]]></a:t>
+              <a:t><![CDATA[The hymn’s central pastoral claim is that the good news of Jesus creates freedom for participation and witness.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Mary's labor becomes a symbol of hope emerging from the struggles of humanity.]]></a:t>
+              <a:t><![CDATA[It brings figures who can be marginalized in retellings of the Gospel to the foreground and asks the whole congregation to join their song.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn emphasizes that the incarnation took place within ordinary human life.]]></a:t>
+              <a:t><![CDATA[Healing, learning, testimony, courage, and resurrection witness are treated as parts of one discipleship story.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1413,175 +1413,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The central theological theme of the hymn is the incarnation.]]></a:t>
+              <a:t><![CDATA[The hymn’s theology is rooted in the liberating character of Jesus’ ministry.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[God enters human history not through power or spectacle but through the vulnerability of birth.]]></a:t>
+              <a:t><![CDATA[The Gospel scenes it recalls repeatedly show Jesus receiving, healing, teaching, and commissioning women in ways that resist social exclusion and restore agency.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn also highlights the dignity of human experience.]]></a:t>
+              <a:t><![CDATA[Freedom in the hymn is therefore not an abstract political slogan but a Christological claim about what happens when people encounter Jesus.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[By focusing on Mary, Wren emphasizes that ordinary human life can become a place where God's purposes unfold.]]></a:t>
+              <a:t><![CDATA[A second theme is discipleship.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Another important theme is hope.]]></a:t>
+              <a:t><![CDATA[The women represented in the hymn are not merely passive recipients of compassion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1880,144 +1880,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Reflect on the humanity of Christ and the humility of his birth.]]></a:t>
+              <a:t><![CDATA[Use the hymn when teaching a series on women in the Gospels, tracing how different encounters with Jesus reveal healing, learning, service, courage, and witness.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Recognize that God's work often unfolds through ordinary human experiences.]]></a:t>
+              <a:t><![CDATA[Pair the hymn with Luke 8:1–3 to highlight the often-overlooked women who traveled with Jesus and supported the ministry.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Celebrate the hope brought by the incarnation of Christ.]]></a:t>
+              <a:t><![CDATA[Use John 20:11–18 to connect the hymn’s final movement with Mary Magdalene’s resurrection testimony.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Consider the role of faith and courage in responding to God's calling.]]></a:t>
+              <a:t><![CDATA[Invite congregations to examine whose voices are regularly centered or overlooked in their own retelling of the Gospel story.]]></a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1A1A2E">
+                  <a:alpha val="100000"/>
+                </a:srgbClr>
+              </a:buClr>
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="1A1A2E">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Use the hymn in services on discipleship, liberation, healing, Holy Week, Easter, or Christian witness rather than limiting it to Christmas because of the opening stanza.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2370,91 +2401,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2480,51 +2511,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>