--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476929349" r:id="rId1"/>
+    <p:sldLayoutId id="2480951635" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -899,175 +899,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Ye Watchers and Ye Holy Ones is a majestic hymn that calls the entire heavenly host and the church on earth to join together in praise of God.]]></a:t>
+              <a:t><![CDATA[Ye Watchers and Ye Holy Ones is a hymn of universal praise written by John Athelstan Laurie Riley for The English Hymnal of 1906.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Written by Anglican priest John Athelstan Laurie Riley, the hymn celebrates the communion of saints and the universal worship offered to the triune God.]]></a:t>
+              <a:t><![CDATA[It imagines Christian worship as participation in a vast heavenly liturgy: angels, Mary, the faithful departed, apostles, martyrs, saints, and the present congregation are gathered into one act of praise directed finally to the triune God.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Its repeated Alleluias evoke the joyful song of heaven described in biblical visions of divine glory.]]></a:t>
+              <a:t><![CDATA[The hymn draws from several layers of Christian tradition.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn portrays a cosmic chorus that includes angels, archangels, saints, martyrs, and believers.]]></a:t>
+              <a:t><![CDATA[Biblical visions such as Psalm 148, Hebrews 12, and Revelation provide the broad picture of angels and the redeemed worshiping God.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[By naming these various orders of heavenly beings, the text reminds worshipers that Christian praise participates in the worship already occurring in heaven.]]></a:t>
+              <a:t><![CDATA[Riley also drew on ancient liturgical texts and on the traditional Christian ordering of angelic beings, reflecting his deep interest in Eastern Christianity and historic worship.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1366,175 +1366,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn reflects the Christian doctrine of the communion of saints, which affirms the spiritual unity of believers across time and eternity.]]></a:t>
+              <a:t><![CDATA[The hymn’s central theological theme is doxology.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Worship is not limited to the gathered congregation but participates in the eternal praise of heaven.]]></a:t>
+              <a:t><![CDATA[Every group it names exists within a hierarchy of praise whose object is God.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Another key theme is angelology, the biblical teaching about angels who serve and glorify God.]]></a:t>
+              <a:t><![CDATA[Angels, saints, Mary, and the earthly congregation are not competing centers of devotion; they are gathered into a common movement toward divine glory.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn names various orders of angels drawn from traditional Christian theology.]]></a:t>
+              <a:t><![CDATA[Its angelology reflects both Scripture and later Christian theological tradition.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn culminates in a doxology to the Holy Trinity.]]></a:t>
+              <a:t><![CDATA[The Bible names several kinds of heavenly beings, but the complete ninefold ordering used by Riley comes from the historic synthesis associated with Pseudo-Dionysius.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1833,144 +1833,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Recognize that Christian worship joins the praise of heaven.]]></a:t>
+              <a:t><![CDATA[Approach congregational worship as participation in a reality larger than the visible assembly, remembering the biblical images of angels and the redeemed before God.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Reflect on the unity between believers on earth and the saints who have gone before.]]></a:t>
+              <a:t><![CDATA[Use the hymn on All Saints or at funerals to connect Christian grief with the hope of communion in God’s presence without minimizing the reality of loss.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Celebrate God's glory with joy and gratitude in communal worship.]]></a:t>
+              <a:t><![CDATA[When teaching the angelic imagery, distinguish biblical descriptions from the later ninefold hierarchy associated with Pseudo-Dionysius.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Remember the central role of the Trinity in Christian praise.]]></a:t>
+              <a:t><![CDATA[If the Marian stanza is used, explain its Eastern Christian and Anglo-Catholic background and show how Luke 1 directs Mary’s praise toward God.]]></a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1A1A2E">
+                  <a:alpha val="100000"/>
+                </a:srgbClr>
+              </a:buClr>
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="1A1A2E">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Let the hymn’s final Trinitarian movement shape worship so that angels, saints, tradition, and music all serve the praise of Father, Son, and Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2323,91 +2354,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2433,51 +2464,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>