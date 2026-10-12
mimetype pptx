--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476923483" r:id="rId1"/>
+    <p:sldLayoutId id="2480825031" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -899,175 +899,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Low in the Grave He Lay, commonly known as Christ Arose, is one of the most dramatic Easter hymns in the English-speaking tradition.]]></a:t>
+              <a:t><![CDATA[Low in the Grave He Lay is Robert Lowry’s 1874 resurrection gospel hymn, written with its own tune, CHRIST AROSE.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Its power lies in the sharp contrast between the stillness of the tomb and the explosive joy of the resurrection refrain.]]></a:t>
+              <a:t><![CDATA[Its central spiritual movement is deliberately dramatic: the burial of Jesus and the apparent finality of the sealed tomb are set against the church’s proclamation that Christ has been raised and that death no longer rules over him.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[For congregations, the hymn acts as a liturgical re-enactment of the Resurrection, beginning in quiet reflection and erupting into triumph.]]></a:t>
+              <a:t><![CDATA[The hymn therefore belongs naturally to Easter Day and other services centered on the resurrection, where its short stanzas and expansive refrain can move a congregation from contemplation to public praise.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[It is especially effective in Easter morning worship, where its structure mirrors the movement from death to life.]]></a:t>
+              <a:t><![CDATA[The song’s victory language is especially important.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Pastorally, the hymn serves as a strong statement of the Christus Victor theme, proclaiming Christ's decisive victory over death, sin, and the grave.]]></a:t>
+              <a:t><![CDATA[It does not present resurrection merely as recovery after tragedy; it treats the raising of Christ as the defeat of a hostile power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1366,175 +1366,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn explores the transition from humiliation to exaltation.]]></a:t>
+              <a:t><![CDATA[The hymn is fundamentally a confession of the bodily resurrection and continuing lordship of Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Christ is first presented as low in the grave, truly dead and waiting the coming day, underscoring the reality of the Incarnation and Passion.]]></a:t>
+              <a:t><![CDATA[It begins from the reality of death rather than bypassing it, then insists that death could not exercise permanent dominion over Christ.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The refrain shifts the focus to Christ's victory, presenting death as an enemy that has been overthrown.]]></a:t>
+              <a:t><![CDATA[That theological sequence matters: Christian hope is not based on pretending that the tomb is unreal, but on the claim that God has acted within history to raise the crucified Jesus.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The repeated declaration 'He arose' functions as a proclamation of divine triumph rather than a mere historical report.]]></a:t>
+              <a:t><![CDATA[Its dominant theological image is victory.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn is deeply eschatological as well, looking beyond the empty tomb to Christ reigning forever with His saints.]]></a:t>
+              <a:t><![CDATA[Death is treated as a defeated power, and the resurrection as the decisive reversal of the apparent triumph of the grave.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1833,144 +1833,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Identify the vain things in life that seem to control or contain God's power.]]></a:t>
+              <a:t><![CDATA[Use the hymn as a confession that Christian hope rests on the risen Christ rather than on denial of grief or mortality.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Reflect on the dark domains of fear, grief, and sin and invite Christ's victory over them.]]></a:t>
+              <a:t><![CDATA[Bring fear of death and experiences of bereavement into prayer alongside Romans 6:9 and 1 Corinthians 15:55–57.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Practice Easter hope by viewing death through the lens of the resurrection.]]></a:t>
+              <a:t><![CDATA[Reflect on the contrast between human attempts to secure the tomb and God’s resurrection power, especially where visible circumstances seem final.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Move from sorrow to praise by intentionally giving thanks for the finished work of Christ.]]></a:t>
+              <a:t><![CDATA[Let Easter worship move from quiet remembrance into communal praise so that resurrection is proclaimed as the church’s shared faith, not only as private comfort.]]></a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1A1A2E">
+                  <a:alpha val="100000"/>
+                </a:srgbClr>
+              </a:buClr>
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="1A1A2E">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Hold victory language together with pastoral sensitivity: the resurrection gives hope within suffering without requiring worshipers to minimize present pain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2323,91 +2354,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme58">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme58">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2433,51 +2464,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme58">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>