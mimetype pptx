--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476936444" r:id="rId1"/>
+    <p:sldLayoutId id="2480937124" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -899,175 +899,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Softly Now the Light of Day is a quiet evening hymn that turns the fading light into an invitation to prayer.]]></a:t>
+              <a:t><![CDATA[Softly Now the Light of Day is George Washington Doane’s 1824 evening hymn, originally published in Songs by the Way.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[It is not merely a song about sunset; it is a spiritual exercise in holy recollection.]]></a:t>
+              <a:t><![CDATA[The fading of daylight becomes a summons to prayer: work is laid aside, the worshiper seeks communion with God, examines the day honestly, asks forgiveness, and entrusts both the coming night and the whole of mortal life to divine mercy.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[As daily labor ends, the worshiper comes before God to commune, confess, and entrust the soul to divine mercy.]]></a:t>
+              <a:t><![CDATA[The hymn’s spiritual movement is unusually compact.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn is pastorally powerful because it gives language to the end of the day.]]></a:t>
+              <a:t><![CDATA[It begins with stillness and communion, moves into confession before the God who sees both outward conduct and inward sin, then allows ordinary nightfall to become an image of death.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[It teaches believers to close the day not with anxiety, distraction, or self-justification, but with honest prayer before the God whose all-pervading eye sees both open fault and secret sin.]]></a:t>
+              <a:t><![CDATA[The final stanza turns explicitly to Jesus, the sinless one who nevertheless knows human infirmity and therefore receives the worshiper’s plea for compassion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1366,175 +1366,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn is a small theology of evening confession.]]></a:t>
+              <a:t><![CDATA[The hymn offers a theology of daily examen before God.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[It assumes that communion with God requires honesty before God.]]></a:t>
+              <a:t><![CDATA[Evening is not merely the time when activity stops; it becomes a spiritual threshold where the worshiper reviews life in the presence of the one who sees completely.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The believer does not come to the end of the day claiming innocence, but asks pardon for infirmity, open fault, and secret sin.]]></a:t>
+              <a:t><![CDATA[Communion and confession therefore belong together: intimacy with God requires truthfulness rather than self-protection.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[This range is theologically important: sin includes visible actions, hidden motives, and the weakness that still clings to redeemed people.]]></a:t>
+              <a:t><![CDATA[Divine omniscience is presented pastorally rather than abstractly.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn also teaches divine omniscience in a pastoral key.]]></a:t>
+              <a:t><![CDATA[God’s all-pervading sight exposes both visible failure and hidden sin, but the worshiper responds by asking pardon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1833,175 +1833,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[End the day with deliberate prayer, allowing quietness to become communion with God rather than mere exhaustion.]]></a:t>
+              <a:t><![CDATA[Use the hymn as a disciplined evening prayer, allowing the end of activity to become intentional communion with God.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Practice honest confession by naming both open faults and secret sins before the Lord who already sees and mercifully pardons.]]></a:t>
+              <a:t><![CDATA[Practice honest confession by bringing both visible failures and hidden motives before the God who already knows them fully.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Let the fading light remind you of life's brevity and the hope of dwelling with God beyond sin and sorrow.]]></a:t>
+              <a:t><![CDATA[Let the passing of daylight remind you of life’s brevity without surrendering to fear; Christian mortality is held within the hope of dwelling with God.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Bring human weakness to Christ with confidence, trusting the sinless Savior who knows infirmity and looks with pitying mercy.]]></a:t>
+              <a:t><![CDATA[Read Hebrews 4:14–16 with the final stanza and approach Christ as the sinless yet sympathetic high priest who offers mercy and grace.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Use evening worship to release daily labor, anxiety, and self-reliance into the hands of God.]]></a:t>
+              <a:t><![CDATA[Use the hymn in vespers, closing worship, or quiet pastoral settings where stillness, confession, mortality, and assurance belong together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2354,91 +2354,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2464,51 +2464,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>