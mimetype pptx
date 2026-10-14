--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2477011845" r:id="rId1"/>
+    <p:sldLayoutId id="2481021317" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -899,175 +899,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Face to Face with Christ, My Savior is a gospel hymn of Christian hope centered on the believer's future sight of Christ.]]></a:t>
+              <a:t><![CDATA[Carrie Ellis Breck's 1898 gospel hymn is a meditation on the Christian hope of seeing Christ without the limitations that characterize present life.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[It gives voice to the longing to move from present faith, partial understanding, and earthly sorrow into the direct vision of the Savior in glory.]]></a:t>
+              <a:t><![CDATA[Its central biblical image comes from 1 Corinthians 13:12, where partial sight and knowledge give way to direct encounter.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn's pastoral strength lies in its steady confidence.]]></a:t>
+              <a:t><![CDATA[Breck turns that contrast into a song of anticipation, assurance, and personal devotion.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[It does not treat heaven as an abstract place of escape, but as personal fellowship with Jesus Christ, the Redeemer who died for his people and will one day be seen in fullness.]]></a:t>
+              <a:t><![CDATA[The hymn's pastoral strength is its Christ-centered understanding of the future.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[For worship, the hymn is especially useful in funeral services, memorial settings, services of assurance, and teaching about eternal life.]]></a:t>
+              <a:t><![CDATA[The believer's hope is not simply survival after death or escape from present difficulty; it is communion with the Redeemer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1366,175 +1366,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[This hymn is a song of eschatological assurance.]]></a:t>
+              <a:t><![CDATA[The hymn's principal doctrine is eschatological communion with Christ.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[It teaches that the Christian life moves toward the unveiled presence of Christ, where faith becomes sight and partial knowledge gives way to full communion.]]></a:t>
+              <a:t><![CDATA[Christian hope is not merely about a future place but about the unveiled presence of the Savior.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn also joins the cross and glory.]]></a:t>
+              <a:t><![CDATA[The longing to see Christ gives personal focus to doctrines of resurrection, eternal life, and the consummation of salvation.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The Savior whom the believer longs to see is the same Christ who died for sinners.]]></a:t>
+              <a:t><![CDATA[A second theme is the contrast between present limitation and future fullness.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Heavenly hope is therefore not detached from redemption; it is the completion of the salvation Christ has already secured.]]></a:t>
+              <a:t><![CDATA[First Corinthians 13 places human knowledge in the present age under the sign of incompleteness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1833,175 +1833,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Use the hymn in funerals or memorial services to confess the hope of seeing Christ beyond death.]]></a:t>
+              <a:t><![CDATA[Use the hymn in funerals, memorial services, services on eternal life, or worship focused on the return and final revelation of Christ.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Pair the hymn with 1 Corinthians 13:12 when teaching about faith, sight, and the completion of Christian hope.]]></a:t>
+              <a:t><![CDATA[Pair it with 1 Corinthians 13:12 to help believers acknowledge unanswered questions without treating partial understanding as a failure of faith.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Use it pastorally with believers who are grieving, reminding them that Christian hope is centered on Christ himself.]]></a:t>
+              <a:t><![CDATA[Use 1 John 3:2 to connect the hope of seeing Christ with the Christian expectation of transformation into his likeness.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Teach that heaven is not only relief from sorrow but the joy of direct fellowship with the Redeemer.]]></a:t>
+              <a:t><![CDATA[Read Revelation 21:4 pastorally with grieving people, allowing biblical hope to coexist with honest sorrow rather than using future consolation to silence present grief.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Invite worshipers to reflect on how the hope of seeing Christ should shape present faithfulness and endurance.]]></a:t>
+              <a:t><![CDATA[Teach John 14:2-3 to emphasize that Christian hope is fundamentally relational: Christ promises to receive his people so that they may be with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2354,91 +2354,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2464,51 +2464,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>