--- v0 (2026-08-28)
+++ v1 (2026-10-14)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476940514" r:id="rId1"/>
+    <p:sldLayoutId id="2480971699" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -899,175 +899,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Lord God of Hosts, Whose Purpose, Never Swerving is a hymn of Christian consecration and mission.]]></a:t>
+              <a:t><![CDATA[Lord God of Hosts, Whose Purpose, Never Swerving is a corporate prayer for a church that wants its service to be governed by God's purpose rather than by its own ambition.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[It addresses God with reverent strength and asks that believers may serve within his unwavering purpose, moving toward the day when Christ's work is brought to completion.]]></a:t>
+              <a:t><![CDATA[Shepherd Knapp's four stanzas move from the Father's purpose, to the Son's unity with the Father, to Christ as Prince of Peace and bearer of good news, and finally to the congregation's willingness to go where God leads until his kingdom comes.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn is especially useful where the church needs to sing about discipleship as shared service rather than private devotion alone.]]></a:t>
+              <a:t><![CDATA[The hymn's vocabulary is vigorous: it speaks of marching, courage, faithful legions, and a world to be won.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Its stanzas pray for courage, unity, hope, rest, strength, and faithful obedience under God's leading.]]></a:t>
+              <a:t><![CDATA[Yet the text itself interprets that imagery through Christ's peace, hope, rest, light, fellowship, and service.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Pastorally, the hymn helps a congregation see Christian service as participation in God's gracious work.]]></a:t>
+              <a:t><![CDATA[The result is not a celebration of earthly conquest but a prayer for disciplined Christian witness shaped by the character and mission of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1366,175 +1366,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn combines providence, Christology, ecclesiology, and mission.]]></a:t>
+              <a:t><![CDATA[The hymn brings providence and mission together.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[God is confessed as the Lord whose purposes do not swerve, while Christ is honored as the Son through whom the Father's work is accomplished.]]></a:t>
+              <a:t><![CDATA[God is addressed as the Lord whose purpose does not swerve, so the church's calling begins with divine initiative rather than with human plans.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The church is not the origin of the mission; it is summoned into God's already active work.]]></a:t>
+              <a:t><![CDATA[Christian courage is requested, not presumed, and service is presented as participation in a work whose goal and completion belong to God.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[A major theological theme is unity in service.]]></a:t>
+              <a:t><![CDATA[Its second stanza is strongly Christological and ecclesial.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn does not treat unity as mere friendliness or institutional peace.]]></a:t>
+              <a:t><![CDATA[The Son is confessed in relation to the Father, and the congregation asks to be made one in Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1833,144 +1833,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Pray before service, asking God to align plans, labor, and motives with his purpose in Christ.]]></a:t>
+              <a:t><![CDATA[Pray before ministry or mission work, asking God to align the congregation's plans with his purpose in Christ.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Use the hymn to teach that Christian unity is rooted in shared life in Christ and shared obedience to God.]]></a:t>
+              <a:t><![CDATA[Use the hymn to teach that Christian courage is for faithful witness and service, not domination or institutional self-importance.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Encourage weary workers by connecting service with Christ's promise of rest for the soul.]]></a:t>
+              <a:t><![CDATA[Connect the prayer for unity with John 17:21 and ask how shared life in Christ should shape cooperation among believers.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Frame mission as faithful participation in God's kingdom rather than as human self-confidence.]]></a:t>
+              <a:t><![CDATA[Encourage weary workers with Matthew 11:28-30, remembering that Christ's call to service also includes his promise of rest.]]></a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="1A1A2E">
+                  <a:alpha val="100000"/>
+                </a:srgbClr>
+              </a:buClr>
+              <a:buFont typeface="Calibri"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="1A1A2E">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t><![CDATA[Let the final stanza become a prayer of availability: to go where God leads while trusting him for the growth and completion of his kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2323,91 +2354,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2433,51 +2464,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>