--- v0 (2026-08-28)
+++ v1 (2026-10-14)
@@ -242,51 +242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2476929095" r:id="rId1"/>
+    <p:sldLayoutId id="2480988339" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -509,51 +509,51 @@
           <a:bodyPr anchorCtr="1" rtlCol="0" vertOverflow="clip" vert="horz" bIns="38100" lIns="57150" rIns="57150" tIns="38100">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The Cross Upon Which Jesus Died]]></a:t>
+              <a:t><![CDATA[Room at the Cross for You]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2228850"/>
             <a:ext cx="5276850" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="1" rtlCol="0" vertOverflow="clip" vert="horz" bIns="38100" lIns="57150" rIns="57150" tIns="38100">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -946,175 +946,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The Cross Upon Which Jesus Died, more commonly known as Room At The Cross For You, is an evangelistic gospel song centered on the sufficiency of Christ's atoning death.]]></a:t>
+              <a:t><![CDATA[Room at the Cross for You, beginning “The cross upon which Jesus died,” is an evangelistic gospel song by Ira Forest Stanphill.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[It presents the cross as a place of refuge, grace, welcome, and cleansing for sinners.]]></a:t>
+              <a:t><![CDATA[Its central claim is that the saving work of Christ is sufficient and that the gospel invitation remains open to the sinner who comes to Christ.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn speaks directly to those who feel excluded, burdened by guilt, or uncertain whether mercy is still available.]]></a:t>
+              <a:t><![CDATA[The song joins the cross, grace, cleansing, refuge, and personal response in the direct style of mid-twentieth-century gospel hymnody.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Its repeated invitation is pastoral and missionary: Christ does not turn away those who come to him in faith.]]></a:t>
+              <a:t><![CDATA[Pastorally, the hymn addresses guilt and spiritual exclusion by pointing away from human worthiness and toward Christ’s atoning work.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[For church worship, the hymn is especially suited to services focused on the cross, confession, salvation, invitation, assurance, evangelism, and Lenten reflection.]]></a:t>
+              <a:t><![CDATA[John 6:37 provides a particularly close biblical parallel: the one who comes to Christ will not be cast out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1413,175 +1413,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn presents the cross as the center of salvation.]]></a:t>
+              <a:t><![CDATA[The hymn places the cross at the center of salvation.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[It teaches that refuge from sin, guilt, and judgment is found not in moral effort but in the death of Jesus Christ.]]></a:t>
+              <a:t><![CDATA[Its invitation is not grounded in moral achievement or prior worthiness but in the sufficiency of Christ’s atoning death.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Its theology of grace is generous and evangelistic.]]></a:t>
+              <a:t><![CDATA[Theologically, grace is offered because Christ has acted for sinners, not because the sinner has first made himself acceptable.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The hymn does not suggest that salvation is earned; instead, it points to the free sufficiency of Christ's atoning work.]]></a:t>
+              <a:t><![CDATA[The song also connects atonement and assurance.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[The invitation is wide because Christ's sacrifice is sufficient.]]></a:t>
+              <a:t><![CDATA[John 6:37 gives the invitation a promise: the one who comes to Christ is received.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -1880,175 +1880,175 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Use the hymn after sermons on the cross, repentance, or the open invitation of the gospel.]]></a:t>
+              <a:t><![CDATA[Use the hymn thematically after preaching on the cross, repentance, salvation, or Christ’s welcome in John 6:37.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Teach that Christ's welcome is grounded in his atoning death, not in human worthiness.]]></a:t>
+              <a:t><![CDATA[Teach that the invitation of the gospel rests on Christ’s atoning work rather than on human worthiness.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Invite hearers to bring guilt, shame, and fear to Christ rather than hiding from him.]]></a:t>
+              <a:t><![CDATA[Connect assurance with the biblical promises of Christ’s welcome and cleansing instead of with changing emotions.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Use the hymn in evangelistic settings while clearly explaining the biblical meaning of coming to Christ.]]></a:t>
+              <a:t><![CDATA[Use the hymn’s themes to encourage churches to offer the gospel clearly to people burdened by guilt or exclusion.]]></a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="171450" marR="0" indent="-171450" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="1A1A2E">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:buClr>
               <a:buFont typeface="Calibri"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1A1A2E">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Remind the congregation that the church's mission is to point sinners to the sufficient grace of the cross.]]></a:t>
+              <a:t><![CDATA[When reproducing lyrics, music, chords, arrangements, or recordings, use the permissions or licenses required by the relevant copyright holder or licensing service.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="" descr=""/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4733925"/>
             <a:ext cx="9144000" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C8A951">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
@@ -2401,91 +2401,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="900" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t><![CDATA[Prepared for teaching and small group use - hymninfo.com]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme4">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme4">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2511,51 +2511,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme4">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2724,34 +2724,34 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HymnInfo.com</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>HymnInfo.com</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>The Cross Upon Which Jesus Died Teaching Guide</dc:title>
+  <dc:title>Room at the Cross for You Teaching Guide</dc:title>
   <dc:description>Hymn study resource prepared by HymnInfo.com.</dc:description>
   <dc:subject>Hymn study resource</dc:subject>
   <cp:keywords>hymn study, Christian worship, church teaching, HymnInfo</cp:keywords>
   <cp:category/>
   <cp:revision/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>